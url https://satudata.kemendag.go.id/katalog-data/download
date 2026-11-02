--- v0 (2026-06-18)
+++ v1 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Katalog Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>Klasifikasi Data</t>
   </si>
   <si>
     <t>Nama Data</t>
   </si>
   <si>
     <t>Uraian</t>
   </si>
   <si>
     <t>Tujuan Data</t>
   </si>
   <si>
     <t>Elemen Data</t>
   </si>
   <si>
     <t>Satuan Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Jadwal Pemutakhiran Data</t>
   </si>
   <si>
@@ -293,95 +293,107 @@
   <si>
     <t>Kategori produk</t>
   </si>
   <si>
     <t>Kementerian Perdagangan</t>
   </si>
   <si>
     <t>Tahunan (T+1)</t>
   </si>
   <si>
     <t>2019 - 2022</t>
   </si>
   <si>
     <t>Jumlah Pelaku usaha</t>
   </si>
   <si>
     <t>Perusahaan</t>
   </si>
   <si>
     <t>Profil peserta yang mengikuti Trade Expo Indonesia berdasarkan tahun, kategori, dan provinsi</t>
   </si>
   <si>
     <t>Kategori produk, jenis produk,  Merk Produk, Perusahaan, email, website</t>
   </si>
   <si>
+    <t>Perkembangan Ekspor Kabupaten Asal Barang</t>
+  </si>
+  <si>
+    <t>Nilai ekspor barang-barang nonmigas (selain minyak mentah, hasil minyak, dan gas alam) dalam periode tertentu, yang dikelompokkan berdasarkan kabupaten asal barang</t>
+  </si>
+  <si>
+    <t>Sebagai sumber data untuk menganalisis perkembangan ekspor bedasarkan kabupaten asal barang</t>
+  </si>
+  <si>
+    <t>Periode, Kabupaten Asal Barang</t>
+  </si>
+  <si>
+    <t>Bulanan (B+2)</t>
+  </si>
+  <si>
     <t xml:space="preserve">Perdagangan Dalam Negeri </t>
   </si>
   <si>
     <t>Produk Domestik Bruto (PDB)</t>
   </si>
   <si>
     <t>Nilai tambah barang dan jasa yang dihasilkan suatu negara dalam suatu periode waktu</t>
   </si>
   <si>
     <t>Sebagai sumber data untuk membandingkan pertumbuhan ekonomi dari tahun ke tahun</t>
   </si>
   <si>
     <t>Periode, Kategori (harga konstan/ harga berlaku)</t>
   </si>
   <si>
     <t>Triwulanan (TW+1)</t>
   </si>
   <si>
     <t>2010 - saat ini</t>
   </si>
   <si>
     <t>PDB</t>
   </si>
   <si>
     <t>Miliar Rupiah</t>
   </si>
   <si>
     <t>Perubahaan</t>
   </si>
   <si>
     <t>Jumlah Uang Beredar</t>
   </si>
   <si>
     <t>Total uang yang beredar di dalam perekonomian suatu negara dalam periode tertentu</t>
   </si>
   <si>
     <t>Sebagai sumber data untuk menyusun kebijakan fiskal yang sinergis dengan kebijakan moneter</t>
   </si>
   <si>
     <t>Bank Indonesia</t>
   </si>
   <si>
-    <t>Bulanan (B+2)</t>
-[...1 lines deleted...]
-  <si>
     <t>2019 - saat ini</t>
   </si>
   <si>
     <t>Uang Beredar Sempit (M1), Uang Beredar Luas (M2), Uang Kartal di Luar Bank Umum dan BPR, Simpanan Giro Rupiah,  Uang Kuasi</t>
   </si>
   <si>
     <t>Inflasi tahun dasar 2020</t>
   </si>
   <si>
     <t>Kenaikan harga barang dan jasa secara umum dan terus-menerus dalam jangka waktu tertentu, menggunakan tahun dasar 2018 (2018=100) pada tahun 2020-2023, dan menggunakan tahun dasar 2022 (2022=100) pada tahun 2024 - saat ini</t>
   </si>
   <si>
     <t>Sebagai sumber data untuk melihat perubahan harga barang dan jasa yang dikonsumsi masyarakat (daya beli masyarakat)</t>
   </si>
   <si>
     <t>Bulanan (B+1)</t>
   </si>
   <si>
     <t>Persentase inflasi berdasarkan kelompok pengeluaran, Persentase inflasi umum</t>
   </si>
   <si>
     <t>Inflasi tahun dasar 1990-2019</t>
   </si>
   <si>
     <t>Kenaikan harga barang dan jasa secara umum dan terus-menerus dalam jangka waktu tertentu</t>
@@ -516,50 +528,110 @@
     <t>Rupiah per Satuan Komoditas</t>
   </si>
   <si>
     <t>Perubahan</t>
   </si>
   <si>
     <t>Pemberi Waralaba Dalam Negeri</t>
   </si>
   <si>
     <t>orang perseorangan atau badan usaha yang memberikan hak untuk memanfaatkan dan/atau menggunakan Waralaba yang dimilikinya di wilayah Indonesia kepada Penerima Waralaba</t>
   </si>
   <si>
     <t>Sebagai informasi kepada masyarakat dan calon penerima waralaba sekaligus meningkatkan transparansi usaha waralaba</t>
   </si>
   <si>
     <t>Jumlah Pemberi Waralaba, Jumlah Sektor Waralaba, Jumlah Perizinan Aktif, Jumlah Status HAKI Valid, Profil Perusahaan Pemberi Waralaba</t>
   </si>
   <si>
     <t>Ditjen Perdagangan Dalam Negeri, Kementerian Perdagangan</t>
   </si>
   <si>
     <t>Triwulanan (TW)</t>
   </si>
   <si>
     <t>2018 - saat ini</t>
+  </si>
+  <si>
+    <t>Nomor Pendaftaran Barang (NPB)</t>
+  </si>
+  <si>
+    <t>identitas yang diberikan pada Barang produksi dalam negeri atau Barang Impor yang telah diberlakukan SNI dan/atau Persyaratan Teknis secara wajib, dan digunakan sebagai instrumen ketertelusuran mutu Barang</t>
+  </si>
+  <si>
+    <t>Sebagai informasi kepada masyarakat dan konsumen sekaligus meningkatkan transparansi produk yang beredar</t>
+  </si>
+  <si>
+    <t>2025 - saat ini</t>
+  </si>
+  <si>
+    <t>Merk, Bentuk Usaha, Nama Perusahaan, Asal Produk, Negara Asal, Komoditas, Tgl NPB, No NPB, Nama LPK</t>
+  </si>
+  <si>
+    <t>2026 - saat ini</t>
+  </si>
+  <si>
+    <t>Nomor Registrasi K3L</t>
+  </si>
+  <si>
+    <t>identitas berupa nomor resmi yang diberikan terhadap produk/barang yang telah didaftarkan dan terbukti memenuhi persyaratan teknis Keselamatan, Keamanan, Kesehatan, dan Lingkungan Hidup</t>
+  </si>
+  <si>
+    <t>Sebagai informasi kepada masyarakat dan konsumen sekaligus meningkatkan transparansi produk yang beredar serta menjamin bahwa barang non-SNI aman dari potensi bahaya bagi keselamatan, kesehatan, dan lingkungan hidup</t>
+  </si>
+  <si>
+    <t>Merk, Bentuk Usaha, Nama Perusahaan, Asal Produk, Negara Asal, Komoditas, Tgl Terbit K3L, No K3L</t>
+  </si>
+  <si>
+    <t>Indeks Keberdayaan Konsumen - Berdasarkan Provinsi</t>
+  </si>
+  <si>
+    <t>indikator pengukuran tingkat kesadaran, pengetahuan, dan keberanian konsumen dalam memperjuangkan hak serta menjalankan kewajibannya saat bertransaksi barang/jasa yang disajikan berdasarkan sebaran wilayah provinsi di Indonesia</t>
+  </si>
+  <si>
+    <t>Sebagai informasi kepada masyarakat dan pemangku kepentingan sekaligus meningkatkan transparansi pemetaan tingkat pemahaman konsumen di setiap wilayah</t>
+  </si>
+  <si>
+    <t>2022 - saat ini</t>
+  </si>
+  <si>
+    <t>Nilai Indeks</t>
+  </si>
+  <si>
+    <t>2023 - saat ini</t>
+  </si>
+  <si>
+    <t>Indeks Keberdayaan Konsumen - Berdasarkan Dimensi</t>
+  </si>
+  <si>
+    <t>Indikator pengukuran tingkat kesadaran, pengetahuan, dan keberanian konsumen dalam memperjuangkan hak serta menjalankan kewajibannya saat bertransaksi barang/jasa yang disajikan berdasarkan aspek-aspek utama</t>
+  </si>
+  <si>
+    <t>Sebagai informasi kepada masyarakat dan pemangku kepentingan sekaligus meningkatkan transparansi pemetaan perilaku, pemahaman, dan keberanian konsumen pada setiap dimensi transaksi</t>
+  </si>
+  <si>
+    <t>Periode, Dimensi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF084FB9"/>
       <name val="Calibri"/>
@@ -884,62 +956,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I79"/>
+  <dimension ref="A1:I90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A79" sqref="A79:I79"/>
+      <selection activeCell="A90" sqref="A90:I90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="418.755" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="188.668" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="254.652" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="179.242" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="32.849" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -2442,800 +2514,1119 @@
       </c>
       <c r="C53" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>86</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>87</v>
       </c>
       <c r="I53" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B54" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="B54" s="2" t="s">
+      <c r="C54" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="C54" s="2" t="s">
+      <c r="D54" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="D54" s="2" t="s">
+      <c r="E54" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="E54" s="2" t="s">
+      <c r="F54" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H54" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="F54" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I54" s="2" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B55" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="B55" s="2" t="s">
+      <c r="C55" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="C55" s="2" t="s">
+      <c r="D55" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="D55" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="2" t="s">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>101</v>
+        <v>19</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="I55" s="2" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B56" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="B56" s="2" t="s">
+      <c r="C56" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="C56" s="2" t="s">
+      <c r="D56" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="D56" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="2" t="s">
-        <v>102</v>
+        <v>42</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="I56" s="2" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B57" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H57" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="C57" s="2" t="s">
+      <c r="I57" s="2" t="s">
         <v>104</v>
-      </c>
-[...16 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B58" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H58" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="C58" s="2" t="s">
+      <c r="I58" s="2" t="s">
         <v>104</v>
-      </c>
-[...16 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="I59" s="2" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B60" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="D60" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="C60" s="2" t="s">
+      <c r="E60" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G60" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="D60" s="2" t="s">
+      <c r="H60" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="I60" s="2" t="s">
         <v>112</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="D61" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="I61" s="2" t="s">
         <v>112</v>
-      </c>
-[...13 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B62" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C62" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="C62" s="2" t="s">
+      <c r="D62" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="D62" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="2" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="I62" s="2" t="s">
-        <v>117</v>
+        <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B63" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E63" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="C63" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F63" s="2" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="I63" s="2" t="s">
-        <v>121</v>
+        <v>28</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="I64" s="2" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="I65" s="2" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B66" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="D66" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="C66" s="2" t="s">
+      <c r="E66" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H66" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="I66" s="2" t="s">
         <v>125</v>
-      </c>
-[...16 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>15</v>
+        <v>111</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>14</v>
+        <v>117</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>137</v>
+        <v>111</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="I68" s="2" t="s">
-        <v>138</v>
+        <v>112</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>137</v>
+        <v>111</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="I69" s="2" t="s">
-        <v>138</v>
+        <v>112</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>137</v>
+        <v>15</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
       <c r="I70" s="2" t="s">
-        <v>138</v>
+        <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B71" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E71" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="C71" s="2" t="s">
+      <c r="F71" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G71" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="D71" s="2" t="s">
+      <c r="H71" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="I71" s="2" t="s">
         <v>142</v>
-      </c>
-[...13 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="I72" s="2" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B73" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C73" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="C73" s="2" t="s">
+      <c r="D73" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="D73" s="2" t="s">
+      <c r="E73" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="E73" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F73" s="2" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="I73" s="2" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>34</v>
+        <v>143</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>14</v>
+        <v>148</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="I74" s="2" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>149</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>150</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>151</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="I75" s="2" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B76" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E76" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="C76" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F76" s="2" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>86</v>
+        <v>141</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="I76" s="2" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>158</v>
+        <v>34</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>159</v>
+        <v>14</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>86</v>
+        <v>141</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="I77" s="2" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B78" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E78" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="C78" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F78" s="2" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>86</v>
+        <v>141</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="I78" s="2" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B79" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I79" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="C79" s="2" t="s">
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="E80" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="D79" s="2" t="s">
+      <c r="F80" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="E79" s="2" t="s">
+      <c r="G80" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H80" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I80" s="2" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="E81" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="F79" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G79" s="2" t="s">
+      <c r="F81" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H81" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I81" s="2" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B82" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="H79" s="2" t="s">
+      <c r="C82" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="I79" s="2" t="s">
+      <c r="D82" s="2" t="s">
         <v>167</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="H82" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="I82" s="2" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H83" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="I83" s="2" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H84" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="I84" s="2" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H85" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="I85" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H86" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="I86" s="2">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H87" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="I87" s="2" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H88" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="I88" s="2" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H89" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="2" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H90" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="I90" s="2" t="s">
+        <v>187</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">